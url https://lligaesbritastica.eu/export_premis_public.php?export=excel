--- v0 (2026-06-05)
+++ v1 (2026-09-12)
@@ -1,68 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Configuració Premis" sheetId="1" r:id="rId4"/>
     <sheet name="Repartiment Actual" sheetId="2" r:id="rId5"/>
     <sheet name="Premis per Jornada" sheetId="3" r:id="rId6"/>
     <sheet name="Resum Econòmic" sheetId="4" r:id="rId7"/>
+    <sheet name="Resum Previst" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>CONFIGURACIÓ DE PREMIS - LLIGA ESBRITÀSTICA</t>
   </si>
   <si>
     <t>PREMIS PER JORNADA - TOP 3</t>
   </si>
   <si>
     <t>Posició</t>
   </si>
   <si>
     <t>Quantitat (€)</t>
   </si>
   <si>
     <t>Descripció</t>
   </si>
   <si>
     <t>1r</t>
   </si>
   <si>
     <t>1r classificat per jornada</t>
   </si>
   <si>
     <t>2n</t>
   </si>
   <si>
@@ -296,207 +298,156 @@
   <si>
     <t>Rafael Leiva</t>
   </si>
   <si>
     <t>Rubén Aparici</t>
   </si>
   <si>
     <t>Jose Trigueros</t>
   </si>
   <si>
     <t>Vicente Doñate</t>
   </si>
   <si>
     <t>Ximo Tur</t>
   </si>
   <si>
     <t>Victor Perdut</t>
   </si>
   <si>
     <t>Alberto Masip</t>
   </si>
   <si>
     <t>Victor Mateo</t>
   </si>
   <si>
-    <t>Nacho Olleria</t>
+    <t>Javier Martínez</t>
   </si>
   <si>
     <t>Tonet</t>
   </si>
   <si>
     <t>Jordi &amp; Sergi</t>
   </si>
   <si>
     <t>Fran</t>
   </si>
   <si>
+    <t>Isaac Beltran</t>
+  </si>
+  <si>
+    <t>Carlos Suárez</t>
+  </si>
+  <si>
     <t>TOTALS</t>
   </si>
   <si>
     <t>DESGLÓS DE PREMIS PER JORNADA</t>
   </si>
   <si>
-    <t>J1</t>
-[...103 lines deleted...]
-  <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>RESUM ECONÒMIC</t>
+    <t>RESUM ECONÒMIC (ESTAT ACTUAL)</t>
   </si>
   <si>
     <t>Total (€)</t>
   </si>
   <si>
     <t>Premis Finals Acumulada</t>
   </si>
   <si>
     <t>Premis Finals General</t>
   </si>
   <si>
     <t>Premis Copa</t>
   </si>
   <si>
     <t>Premis Especials (max/mín)</t>
   </si>
   <si>
     <t>Premis Hivern Acumulada</t>
   </si>
   <si>
     <t>Premis Hivern General</t>
   </si>
   <si>
     <t>Recaudació Participacions</t>
   </si>
   <si>
     <t>Cost del Servidor</t>
   </si>
   <si>
     <t>BALANCE FINAL</t>
+  </si>
+  <si>
+    <t>RESUM ECONÒMIC PREVIST (segons configuració)</t>
+  </si>
+  <si>
+    <t>Jornades del calendari:</t>
+  </si>
+  <si>
+    <t>Desplaçament LFP:</t>
+  </si>
+  <si>
+    <t>Jornades efectives (calendari − LFP):</t>
+  </si>
+  <si>
+    <t>Concursants:</t>
+  </si>
+  <si>
+    <t>Quotes de participació</t>
+  </si>
+  <si>
+    <t>Premis Jornada TOP</t>
+  </si>
+  <si>
+    <t>Premis Jornada BOTTOM</t>
+  </si>
+  <si>
+    <t>Premis Finals ACUMULADA</t>
+  </si>
+  <si>
+    <t>Premis Finals GENERAL</t>
+  </si>
+  <si>
+    <t>Premis Hivern ACUMULADA</t>
+  </si>
+  <si>
+    <t>Premis Hivern GENERAL</t>
+  </si>
+  <si>
+    <t>Premis Especials</t>
+  </si>
+  <si>
+    <t>TOTAL DESPESES</t>
+  </si>
+  <si>
+    <t>BALANÇ PREVIST</t>
+  </si>
+  <si>
+    <t>Sobrant per concursant</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -592,84 +543,85 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFBDC3C7"/>
       </left>
       <right style="thin">
         <color rgb="FFBDC3C7"/>
       </right>
       <top style="thin">
         <color rgb="FFBDC3C7"/>
       </top>
       <bottom style="thin">
         <color rgb="FFBDC3C7"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="164" fillId="4" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="164" fillId="5" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="164" fillId="4" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="164" fillId="5" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="5" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="3" numFmtId="164" fillId="6" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="6" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="164" fillId="6" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="164" fillId="6" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="6" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -929,4612 +881,2079 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A46" sqref="A46:C46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3">
-      <c r="A5" s="3" t="s">
+      <c r="A5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="4">
+      <c r="B5" s="5">
         <v>12.0</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="C5" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B6" s="7">
         <v>6.0</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="C6" s="6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="3" t="s">
+      <c r="A7" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="4">
+      <c r="B7" s="5">
         <v>3.0</v>
       </c>
-      <c r="C7" s="3" t="s">
+      <c r="C7" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:3">
-      <c r="A11" s="3" t="s">
+      <c r="A11" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="7">
+      <c r="B11" s="8">
         <v>-3.0</v>
       </c>
-      <c r="C11" s="3" t="s">
+      <c r="C11" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:3">
-      <c r="A12" s="5" t="s">
+      <c r="A12" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="8">
+      <c r="B12" s="9">
         <v>-2.0</v>
       </c>
-      <c r="C12" s="5" t="s">
+      <c r="C12" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:3">
-      <c r="A13" s="3" t="s">
+      <c r="A13" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="8">
         <v>-1.0</v>
       </c>
-      <c r="C13" s="3" t="s">
+      <c r="C13" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:3">
-      <c r="A17" s="3" t="s">
+      <c r="A17" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="4">
+      <c r="B17" s="5">
         <v>100.0</v>
       </c>
-      <c r="C17" s="3" t="s">
+      <c r="C17" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:3">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="7">
         <v>60.0</v>
       </c>
-      <c r="C18" s="5" t="s">
+      <c r="C18" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:3">
-      <c r="A19" s="3" t="s">
+      <c r="A19" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="4">
+      <c r="B19" s="5">
         <v>33.0</v>
       </c>
-      <c r="C19" s="3" t="s">
+      <c r="C19" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:3">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="7">
         <v>21.0</v>
       </c>
-      <c r="C20" s="5" t="s">
+      <c r="C20" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:3">
-      <c r="A21" s="3" t="s">
+      <c r="A21" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="4">
+      <c r="B21" s="5">
         <v>15.0</v>
       </c>
-      <c r="C21" s="3" t="s">
+      <c r="C21" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:3">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="7">
         <v>11.0</v>
       </c>
-      <c r="C22" s="5" t="s">
+      <c r="C22" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:3">
-      <c r="A23" s="3" t="s">
+      <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="4">
+      <c r="B23" s="5">
         <v>8.0</v>
       </c>
-      <c r="C23" s="3" t="s">
+      <c r="C23" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:3">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="7">
         <v>5.0</v>
       </c>
-      <c r="C24" s="5" t="s">
+      <c r="C24" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:3">
-      <c r="A28" s="5" t="s">
+      <c r="A28" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B28" s="6">
-[...2 lines deleted...]
-      <c r="C28" s="5" t="s">
+      <c r="B28" s="7">
+        <v>80.0</v>
+      </c>
+      <c r="C28" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:3">
-      <c r="A29" s="3" t="s">
+      <c r="A29" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B29" s="4">
-[...2 lines deleted...]
-      <c r="C29" s="3" t="s">
+      <c r="B29" s="5">
+        <v>60.0</v>
+      </c>
+      <c r="C29" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:3">
-      <c r="A30" s="5" t="s">
+      <c r="A30" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="B30" s="6">
-[...2 lines deleted...]
-      <c r="C30" s="5" t="s">
+      <c r="B30" s="7">
+        <v>30.0</v>
+      </c>
+      <c r="C30" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:3">
-      <c r="A31" s="3" t="s">
+      <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="B31" s="4">
-[...2 lines deleted...]
-      <c r="C31" s="3" t="s">
+      <c r="B31" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="C31" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:3">
-      <c r="A35" s="3" t="s">
+      <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="B35" s="4">
+      <c r="B35" s="5">
         <v>5.0</v>
       </c>
-      <c r="C35" s="3" t="s">
+      <c r="C35" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:3">
-      <c r="A36" s="5" t="s">
+      <c r="A36" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="B36" s="8">
+      <c r="B36" s="9">
         <v>-5.0</v>
       </c>
-      <c r="C36" s="5" t="s">
+      <c r="C36" s="6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="39" spans="1:3">
-      <c r="A39" s="9" t="s">
+      <c r="A39" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B39" s="9" t="s">
+      <c r="B39" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="C39" s="9"/>
+      <c r="C39" s="10"/>
     </row>
     <row r="40" spans="1:3">
-      <c r="A40" s="9" t="s">
+      <c r="A40" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B40" s="9"/>
-      <c r="C40" s="9"/>
+      <c r="B40" s="10"/>
+      <c r="C40" s="10"/>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:3">
-      <c r="A44" s="5" t="s">
+      <c r="A44" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="B44" s="8">
-[...2 lines deleted...]
-      <c r="C44" s="5" t="s">
+      <c r="B44" s="9">
+        <v>-50.0</v>
+      </c>
+      <c r="C44" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="45" spans="1:3">
-      <c r="A45" s="3" t="s">
+      <c r="A45" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="B45" s="4">
+      <c r="B45" s="5">
         <v>5.0</v>
       </c>
-      <c r="C45" s="3" t="s">
+      <c r="C45" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="46" spans="1:3">
-      <c r="A46" s="5" t="s">
+      <c r="A46" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="B46" s="6">
+      <c r="B46" s="7">
         <v>65.0</v>
       </c>
-      <c r="C46" s="5" t="s">
+      <c r="C46" s="6" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="A40:C40"/>
     <mergeCell ref="A42:C42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K29"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K29" sqref="K29"/>
+      <selection activeCell="K32" sqref="K32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.852" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>60</v>
       </c>
       <c r="B3">
-        <v>35</v>
-[...3 lines deleted...]
-      <c r="A4" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B5" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="C5" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D5" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="E4" s="2" t="s">
+      <c r="E5" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="F4" s="2" t="s">
+      <c r="F5" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="G4" s="2" t="s">
+      <c r="G5" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="H4" s="2" t="s">
+      <c r="H5" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="I4" s="2" t="s">
+      <c r="I5" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="J4" s="2" t="s">
+      <c r="J5" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="K4" s="2" t="s">
+      <c r="K5" s="2" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="5" spans="1:11">
-      <c r="A5" s="3" t="s">
+    <row r="6" spans="1:11">
+      <c r="A6" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="B5" s="7">
-[...31 lines deleted...]
-      <c r="A6" s="5" t="s">
+      <c r="B6" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="C6" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="D6" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E6" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="F6" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="G6" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="H6" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="I6" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="J6" s="9">
+        <v>-50.0</v>
+      </c>
+      <c r="K6" s="9">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B6" s="6">
-[...31 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B7" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="C7" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="D7" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="E7" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="F7" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="G7" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="H7" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="I7" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="J7" s="8">
+        <v>-50.0</v>
+      </c>
+      <c r="K7" s="8">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="B7" s="4">
-[...31 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="B8" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="C8" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="D8" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E8" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="F8" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="G8" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="H8" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="I8" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="J8" s="9">
+        <v>-50.0</v>
+      </c>
+      <c r="K8" s="9">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B8" s="8">
-[...31 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="B9" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="C9" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="E9" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="F9" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="G9" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="H9" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="I9" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="J9" s="8">
+        <v>-50.0</v>
+      </c>
+      <c r="K9" s="8">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="B9" s="4">
-[...31 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="B10" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="C10" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="D10" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E10" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="F10" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="G10" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="H10" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="I10" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="J10" s="9">
+        <v>-50.0</v>
+      </c>
+      <c r="K10" s="9">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="B10" s="6">
-[...31 lines deleted...]
-      <c r="A11" s="3" t="s">
+      <c r="B11" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="C11" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="E11" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="F11" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="G11" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="H11" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="I11" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="J11" s="8">
+        <v>-50.0</v>
+      </c>
+      <c r="K11" s="8">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="4">
-[...31 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="B12" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="C12" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="D12" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E12" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="F12" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="G12" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="H12" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="I12" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="J12" s="9">
+        <v>-50.0</v>
+      </c>
+      <c r="K12" s="9">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="8">
-[...31 lines deleted...]
-      <c r="A13" s="3" t="s">
+      <c r="B13" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="F13" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="H13" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="J13" s="8">
+        <v>-50.0</v>
+      </c>
+      <c r="K13" s="8">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="B13" s="4">
-[...31 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="B14" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="C14" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="D14" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E14" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="F14" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="G14" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="J14" s="9">
+        <v>-50.0</v>
+      </c>
+      <c r="K14" s="9">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B14" s="6">
-[...31 lines deleted...]
-      <c r="A15" s="3" t="s">
+      <c r="B15" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="C15" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="D15" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="E15" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="F15" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="G15" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="I15" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="J15" s="8">
+        <v>-50.0</v>
+      </c>
+      <c r="K15" s="8">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="B15" s="4">
-[...31 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B16" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="C16" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="D16" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E16" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="F16" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="G16" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="I16" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="J16" s="9">
+        <v>-50.0</v>
+      </c>
+      <c r="K16" s="9">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="B16" s="8">
-[...31 lines deleted...]
-      <c r="A17" s="3" t="s">
+      <c r="B17" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="C17" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="D17" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="E17" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="F17" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="G17" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="J17" s="8">
+        <v>-50.0</v>
+      </c>
+      <c r="K17" s="8">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="B17" s="4">
-[...31 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="B18" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="C18" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="D18" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E18" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="F18" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="G18" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="I18" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="J18" s="9">
+        <v>-50.0</v>
+      </c>
+      <c r="K18" s="9">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="B18" s="6">
-[...31 lines deleted...]
-      <c r="A19" s="3" t="s">
+      <c r="B19" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="C19" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="E19" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="F19" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="G19" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="J19" s="8">
+        <v>-50.0</v>
+      </c>
+      <c r="K19" s="8">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="B19" s="4">
-[...31 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B20" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="C20" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="D20" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E20" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="F20" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="G20" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="H20" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="I20" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="J20" s="9">
+        <v>-50.0</v>
+      </c>
+      <c r="K20" s="9">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="B20" s="6">
-[...31 lines deleted...]
-      <c r="A21" s="3" t="s">
+      <c r="B21" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="C21" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="D21" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="E21" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="F21" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="G21" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="I21" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="J21" s="8">
+        <v>-50.0</v>
+      </c>
+      <c r="K21" s="8">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="4">
-[...31 lines deleted...]
-      <c r="A22" s="5" t="s">
+      <c r="B22" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="C22" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="D22" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E22" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="F22" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="G22" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="H22" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="I22" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="J22" s="9">
+        <v>-50.0</v>
+      </c>
+      <c r="K22" s="9">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="B22" s="6">
-[...31 lines deleted...]
-      <c r="A23" s="3" t="s">
+      <c r="B23" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="C23" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="D23" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="E23" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="F23" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="G23" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="H23" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="I23" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="J23" s="8">
+        <v>-50.0</v>
+      </c>
+      <c r="K23" s="8">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="B23" s="7">
-[...31 lines deleted...]
-      <c r="A24" s="5" t="s">
+      <c r="B24" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="C24" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="D24" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E24" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="F24" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="G24" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="H24" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="I24" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="J24" s="9">
+        <v>-50.0</v>
+      </c>
+      <c r="K24" s="9">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="B24" s="6">
-[...31 lines deleted...]
-      <c r="A25" s="3" t="s">
+      <c r="B25" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="C25" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="D25" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="E25" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="F25" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="G25" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="H25" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="I25" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="J25" s="8">
+        <v>-50.0</v>
+      </c>
+      <c r="K25" s="8">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="B25" s="4">
-[...31 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="B26" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="C26" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="D26" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E26" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="F26" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="G26" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="H26" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="I26" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="J26" s="9">
+        <v>-50.0</v>
+      </c>
+      <c r="K26" s="9">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="B26" s="6">
-[...31 lines deleted...]
-      <c r="A27" s="3" t="s">
+      <c r="B27" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="C27" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="D27" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="E27" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="F27" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="G27" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="H27" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="I27" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="J27" s="8">
+        <v>-50.0</v>
+      </c>
+      <c r="K27" s="8">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="B27" s="7">
-[...31 lines deleted...]
-      <c r="A28" s="5" t="s">
+      <c r="B28" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="C28" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="D28" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E28" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="F28" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="G28" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="H28" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="I28" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="J28" s="9">
+        <v>-50.0</v>
+      </c>
+      <c r="K28" s="9">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="B28" s="6">
-[...31 lines deleted...]
-      <c r="A29" s="12" t="s">
+      <c r="B29" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="C29" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="D29" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="E29" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="F29" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="G29" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="H29" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="I29" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="J29" s="8">
+        <v>-50.0</v>
+      </c>
+      <c r="K29" s="8">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="B29" s="13">
-[...27 lines deleted...]
-        <v>-152.0</v>
+      <c r="B30" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="C30" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="D30" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="E30" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="F30" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="G30" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="H30" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="I30" s="12">
+        <v>0.0</v>
+      </c>
+      <c r="J30" s="9">
+        <v>-50.0</v>
+      </c>
+      <c r="K30" s="9">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="B31" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="C31" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="D31" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="E31" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="F31" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="G31" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="H31" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="I31" s="11">
+        <v>0.0</v>
+      </c>
+      <c r="J31" s="8">
+        <v>-50.0</v>
+      </c>
+      <c r="K31" s="8">
+        <v>-50.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="C32" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="D32" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="E32" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F32" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="G32" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="H32" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="I32" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="J32" s="15">
+        <v>-1300.0</v>
+      </c>
+      <c r="K32" s="15">
+        <v>-1300.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL28"/>
+  <dimension ref="A1:C30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="AK28" sqref="AK28"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...34 lines deleted...]
-    <col min="38" max="38" width="9.10" bestFit="true" style="0"/>
+    <col min="3" max="3" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:38">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="2" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B4" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B5" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B6" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="B7" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B9" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B14" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B16" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B26" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="C3" s="2" t="s">
-[...2963 lines deleted...]
-        <v>525</v>
+      <c r="B30" s="16">
+        <f>SUM(B4:B29)</f>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A14" sqref="A14:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
-        <v>134</v>
+        <v>101</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>135</v>
+        <v>102</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="6">
-        <v>525.0</v>
+      <c r="B4" s="12">
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="3" t="s">
-[...3 lines deleted...]
-        <v>235.0</v>
+      <c r="A5" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="B5" s="11">
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="5" t="s">
-[...3 lines deleted...]
-        <v>235.0</v>
+      <c r="A6" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="B6" s="12">
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="3" t="s">
-[...3 lines deleted...]
-        <v>175.0</v>
+      <c r="A7" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="B7" s="11">
+        <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="11">
+      <c r="A8" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="B8" s="12">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="3" t="s">
-[...3 lines deleted...]
-        <v>15.0</v>
+      <c r="A9" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B9" s="11">
+        <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="5" t="s">
-[...3 lines deleted...]
-        <v>15.0</v>
+      <c r="A10" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="B10" s="12">
+        <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="3" t="s">
+      <c r="A11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7">
-        <v>-80.0</v>
+      <c r="B11" s="11">
+        <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="5" t="s">
-[...3 lines deleted...]
-        <v>-1272.0</v>
+      <c r="A12" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="B12" s="9">
+        <v>-1300.0</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="4">
+      <c r="A13" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="B13" s="5">
         <v>65.0</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="17" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>-87.0</v>
+        <v>111</v>
+      </c>
+      <c r="B14" s="9">
+        <v>-1235.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B21" sqref="B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>114</v>
+      </c>
+      <c r="B4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" t="s">
+        <v>116</v>
+      </c>
+      <c r="B6">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B9" s="5">
+        <v>1300.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="B10" s="7">
+        <v>714.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="B11" s="8">
+        <v>-204.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="B12" s="7">
+        <v>235.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="B13" s="5">
+        <v>235.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="B14" s="7">
+        <v>15.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="B15" s="5">
+        <v>15.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B16" s="7">
+        <v>185.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B17" s="11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="7">
+        <v>65.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B19" s="8">
+        <v>-1260.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="B20" s="18">
+        <v>40.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" t="s">
+        <v>127</v>
+      </c>
+      <c r="B21" s="3">
+        <v>1.53846153846154</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Configuració Premis</vt:lpstr>
       <vt:lpstr>Repartiment Actual</vt:lpstr>
       <vt:lpstr>Premis per Jornada</vt:lpstr>
       <vt:lpstr>Resum Econòmic</vt:lpstr>
+      <vt:lpstr>Resum Previst</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>